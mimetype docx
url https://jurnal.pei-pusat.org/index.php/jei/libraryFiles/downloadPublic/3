--- v0 (2025-10-12)
+++ v1 (2026-10-06)
@@ -1,1583 +1,3283 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
+  <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w:rsidR="00D255B9" w:rsidRPr="0000656A" w:rsidRDefault="00D255B9" w:rsidP="00D255B9">
-[...3 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+    <w:p w14:paraId="5A2EC85B" w14:textId="35B5C070" w:rsidR="00D572EB" w:rsidRDefault="00F95292" w:rsidP="0090307D">
+      <w:pPr>
+        <w:spacing w:after="200" w:line="480" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="MS Mincho" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00151919">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="MS Mincho" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Manuscript Type: Article</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="789F1081" w14:textId="77777777" w:rsidR="00CB5111" w:rsidRPr="00151919" w:rsidRDefault="00CB5111" w:rsidP="0090307D">
+      <w:pPr>
+        <w:spacing w:after="200" w:line="480" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="MS Mincho" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="46D72665" w14:textId="77777777" w:rsidR="00F95292" w:rsidRDefault="00F95292" w:rsidP="00E45F4E">
+      <w:pPr>
+        <w:spacing w:after="200" w:line="480" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="MS Mincho" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00151919">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="MS Mincho" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Title in English</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00151919">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="MS Mincho" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> [Written in lowercase letters for each word except the first word, following proper language conventions. Latin scientific names and other foreign terms should be italicized]</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5100980B" w14:textId="77777777" w:rsidR="00CB5111" w:rsidRPr="00151919" w:rsidRDefault="00CB5111" w:rsidP="00E45F4E">
+      <w:pPr>
+        <w:spacing w:after="200" w:line="480" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="MS Mincho" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7E331916" w14:textId="11A90627" w:rsidR="00F95292" w:rsidRDefault="00F95292" w:rsidP="0090307D">
+      <w:pPr>
+        <w:spacing w:after="200" w:line="480" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="MS Mincho" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00151919">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="MS Mincho" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Title in Indonesian</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00151919">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="MS Mincho" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> [Formatting identical to the English title]</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4C05DA24" w14:textId="77777777" w:rsidR="00CB5111" w:rsidRDefault="00CB5111" w:rsidP="0090307D">
+      <w:pPr>
+        <w:spacing w:after="200" w:line="480" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="MS Mincho" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="73B7EA3A" w14:textId="7B6805D0" w:rsidR="0028561F" w:rsidRDefault="0028561F" w:rsidP="0090307D">
+      <w:pPr>
+        <w:spacing w:after="200" w:line="480" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="MS Mincho" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="MS Mincho" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Author Name</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="MS Mincho" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:vertAlign w:val="superscript"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>1*</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="MS Mincho" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>, ORCID: 0000-0000-0000-0000</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="11175B90" w14:textId="3BF1A0C4" w:rsidR="0028561F" w:rsidRDefault="0028561F" w:rsidP="0090307D">
+      <w:pPr>
+        <w:spacing w:after="200" w:line="480" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="MS Mincho" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="MS Mincho" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Author Name</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="MS Mincho" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:vertAlign w:val="superscript"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>2</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="MS Mincho" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>, ORCID: 0000-0000-0000-0000</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="45D2EFE8" w14:textId="6B0E3341" w:rsidR="0028561F" w:rsidRDefault="0028561F" w:rsidP="0090307D">
+      <w:pPr>
+        <w:spacing w:after="200" w:line="480" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="MS Mincho" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="MS Mincho" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:vertAlign w:val="superscript"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>1</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="MS Mincho" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Department/Institution, Institution address, Postcode, City, Country</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="765FFACC" w14:textId="0356BB7C" w:rsidR="0028561F" w:rsidRDefault="0028561F" w:rsidP="0028561F">
+      <w:pPr>
+        <w:spacing w:after="200" w:line="480" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="MS Mincho" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="MS Mincho" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:vertAlign w:val="superscript"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>2</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="MS Mincho" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Department/Institution, Institution address, Postcode, City, Country</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3D5DE7DE" w14:textId="5B883FDB" w:rsidR="00487242" w:rsidRDefault="0028561F" w:rsidP="00487242">
+      <w:pPr>
+        <w:spacing w:after="200" w:line="480" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="MS Mincho" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="MS Mincho" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:vertAlign w:val="superscript"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>*</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="MS Mincho" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Corresponding Author: </w:t>
+      </w:r>
+      <w:r w:rsidR="00487242">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="MS Mincho" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Author’s name, email address, mobile phone/phone number.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="45F16FD5" w14:textId="77777777" w:rsidR="00F95292" w:rsidRDefault="00F95292" w:rsidP="0090307D">
+      <w:pPr>
+        <w:spacing w:after="200" w:line="480" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="MS Mincho" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="76F53CF3" w14:textId="77777777" w:rsidR="00CB5111" w:rsidRDefault="00CB5111" w:rsidP="0090307D">
+      <w:pPr>
+        <w:spacing w:after="200" w:line="480" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="MS Mincho" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="56C9EFE1" w14:textId="77777777" w:rsidR="00CB5111" w:rsidRDefault="00CB5111" w:rsidP="0090307D">
+      <w:pPr>
+        <w:spacing w:after="200" w:line="480" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="MS Mincho" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="414C0ED0" w14:textId="77777777" w:rsidR="00CB5111" w:rsidRDefault="00CB5111" w:rsidP="0090307D">
+      <w:pPr>
+        <w:spacing w:after="200" w:line="480" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="MS Mincho" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="660E4006" w14:textId="77777777" w:rsidR="00CB5111" w:rsidRDefault="00CB5111" w:rsidP="0090307D">
+      <w:pPr>
+        <w:spacing w:after="200" w:line="480" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="MS Mincho" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="31362363" w14:textId="77777777" w:rsidR="00CB5111" w:rsidRDefault="00CB5111" w:rsidP="0090307D">
+      <w:pPr>
+        <w:spacing w:after="200" w:line="480" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="MS Mincho" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2CFADF74" w14:textId="40A111C2" w:rsidR="00D572EB" w:rsidRPr="00151919" w:rsidRDefault="00D572EB" w:rsidP="0090307D">
+      <w:pPr>
+        <w:spacing w:after="200" w:line="480" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="MS Mincho" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00151919">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="MS Mincho" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>ABSTRACT</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00151919">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="MS Mincho" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> [English version]</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2F5B25F4" w14:textId="77777777" w:rsidR="00D572EB" w:rsidRPr="00151919" w:rsidRDefault="00D572EB" w:rsidP="003E34F6">
+      <w:pPr>
+        <w:spacing w:after="200" w:line="480" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="MS Mincho" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00151919">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="MS Mincho" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">[Maximum word count: </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00151919">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="MS Mincho" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>250 words</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00151919">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="MS Mincho" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>. Abstract guidelines: background/introduction (1–2 sentences), research objective (1 sentence), methodology (2–3 sentences), results and discussion (2–3 sentences), and conclusion (1 sentence)]</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="614A2CBB" w14:textId="0283458C" w:rsidR="00D572EB" w:rsidRPr="00151919" w:rsidRDefault="00D572EB" w:rsidP="0090307D">
+      <w:pPr>
+        <w:spacing w:after="200" w:line="480" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="MS Mincho" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00151919">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="MS Mincho" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Keywords: [3–5 keywords; avoid keywords that are already included in the manuscript title]</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="33C050FB" w14:textId="77777777" w:rsidR="00E35F68" w:rsidRDefault="00E35F68" w:rsidP="0090307D">
+      <w:pPr>
+        <w:spacing w:after="200" w:line="480" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="MS Mincho" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4B444CB3" w14:textId="2F463732" w:rsidR="00D572EB" w:rsidRPr="00151919" w:rsidRDefault="00D572EB" w:rsidP="0090307D">
+      <w:pPr>
+        <w:spacing w:after="200" w:line="480" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="MS Mincho" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00151919">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="MS Mincho" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>INTRODUCTION</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6CC9F9B1" w14:textId="30C4A10F" w:rsidR="00D572EB" w:rsidRPr="00151919" w:rsidRDefault="00D572EB" w:rsidP="003E34F6">
+      <w:pPr>
+        <w:spacing w:after="200" w:line="480" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="MS Mincho" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00151919">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="MS Mincho" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>[Should include the research background and context, current state-of-the-art/review citing recent primary literature, novelty/significance of the research, and clearly stated research objectives.]</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="163F4B0B" w14:textId="129D1CAA" w:rsidR="00D572EB" w:rsidRPr="00151919" w:rsidRDefault="00D572EB" w:rsidP="003E34F6">
+      <w:pPr>
+        <w:spacing w:after="200" w:line="480" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="MS Mincho" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00151919">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="MS Mincho" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>[Citation format must follow</w:t>
+      </w:r>
+      <w:r w:rsidR="00A55EEC">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="MS Mincho" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00151919">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="MS Mincho" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Indonesian Journal of Entomology</w:t>
+      </w:r>
+      <w:r w:rsidR="00A55EEC">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="MS Mincho" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>/</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00A55EEC">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="MS Mincho" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Jurnal</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00A55EEC">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="MS Mincho" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00A55EEC">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="MS Mincho" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Entomologi</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00A55EEC">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="MS Mincho" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Indonesia</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00151919">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="MS Mincho" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00A55EEC">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="MS Mincho" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">(JEI) </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00151919">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="MS Mincho" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>guidelines: cite family name/surname of author(s) followed by publication year, e.g., (</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00151919">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="MS Mincho" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Syahputra</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00151919">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="MS Mincho" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> &amp; Prijono 2008). For three or more authors, cite only the first author followed by "et al." (not italicized), e.g., (Perfecto et al. 2000).]</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2C9DA268" w14:textId="77777777" w:rsidR="00D572EB" w:rsidRPr="00151919" w:rsidRDefault="00D572EB" w:rsidP="0090307D">
+      <w:pPr>
+        <w:spacing w:after="200" w:line="480" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="MS Mincho" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="152E9A93" w14:textId="77777777" w:rsidR="00D572EB" w:rsidRPr="00151919" w:rsidRDefault="00D572EB" w:rsidP="0090307D">
+      <w:pPr>
+        <w:spacing w:after="200" w:line="480" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="MS Mincho" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00151919">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="MS Mincho" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>MATERIALS AND METHODS</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="62212E9B" w14:textId="5561A863" w:rsidR="00D572EB" w:rsidRDefault="00D572EB" w:rsidP="00E35F68">
+      <w:pPr>
+        <w:spacing w:after="200" w:line="480" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="MS Mincho" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00151919">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="MS Mincho" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">[This section must comprehensively include: research location and duration, detailed research methodology, and statistical analysis techniques employed. Detailed descriptions of novel or unpublished methods should be provided. For previously published or standard methods, only the </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00151919">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="MS Mincho" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>principle</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00151919">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="MS Mincho" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> need be explained with appropriate citations. Equipment and material specifications should be clearly stated (e.g., </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00151919">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="MS Mincho" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>SwingFog</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00151919">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="MS Mincho" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> TF35 fogging equipment), though </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00151919">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="MS Mincho" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>common items such as brushes and insect pins need not be mentioned. Authors must present the methodology in clear chronological sequence with appropriate subsection headings.]</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="53073202" w14:textId="3A02CDFF" w:rsidR="00E35F68" w:rsidRPr="0095233F" w:rsidRDefault="00E35F68" w:rsidP="003E34F6">
+      <w:pPr>
+        <w:spacing w:line="480" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="MS Mincho" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003E34F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="MS Mincho" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Subsection</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="241BB369" w14:textId="2B2CA23D" w:rsidR="0095233F" w:rsidRDefault="0095233F" w:rsidP="00E35F68">
+      <w:pPr>
+        <w:spacing w:after="200" w:line="480" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>[</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003E34F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve">This section </w:t>
+      </w:r>
+      <w:r w:rsidR="00F42EAD">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>must be</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003E34F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> divided into some subsection</w:t>
+      </w:r>
+      <w:r w:rsidR="00F42EAD">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>s.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>]</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3998E698" w14:textId="77777777" w:rsidR="0095233F" w:rsidRPr="003E34F6" w:rsidRDefault="0095233F" w:rsidP="003E34F6">
+      <w:pPr>
+        <w:spacing w:after="200" w:line="480" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="MS Mincho" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0CF62DD2" w14:textId="365125BA" w:rsidR="00D572EB" w:rsidRPr="00151919" w:rsidRDefault="00D572EB" w:rsidP="0090307D">
+      <w:pPr>
+        <w:spacing w:after="200" w:line="480" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="MS Mincho" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00151919">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="MS Mincho" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>RESULTS</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3900E220" w14:textId="09527CAB" w:rsidR="00644AFF" w:rsidRPr="003E34F6" w:rsidRDefault="00CD00A9" w:rsidP="00E35F68">
+      <w:pPr>
+        <w:spacing w:after="200" w:line="480" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="MS Mincho" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003E34F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="MS Mincho" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>[</w:t>
+      </w:r>
+      <w:r w:rsidR="007768B4" w:rsidRPr="003E34F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="MS Mincho" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">The Results section should report only the research findings obtained, presented in a logical organized sequence that reflects the order of the research questions or objectives. </w:t>
+      </w:r>
+      <w:r w:rsidR="00952445" w:rsidRPr="003E34F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="MS Mincho" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Writing should consistently employ </w:t>
+      </w:r>
+      <w:r w:rsidR="00952445" w:rsidRPr="003E34F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="MS Mincho" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>past tense</w:t>
+      </w:r>
+      <w:r w:rsidR="00952445" w:rsidRPr="003E34F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="MS Mincho" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, as results represent observations already completed. </w:t>
+      </w:r>
+      <w:r w:rsidR="0028561F" w:rsidRPr="003E34F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="MS Mincho" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">When applicable, include descriptive of species identified or studied, such as morphological characteristics, biological observations, or taxonomic descriptions that were documented during the investigation. </w:t>
+      </w:r>
+      <w:r w:rsidR="007768B4" w:rsidRPr="003E34F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="MS Mincho" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Authors must include complete results of all statistical </w:t>
+      </w:r>
+      <w:r w:rsidR="00952445" w:rsidRPr="003E34F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="MS Mincho" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>tests performed, including appropriate test statistics (F-values, t-values, chi-square values), degree of freedom where applicable, exact p- values (unless p &lt; 0.001), and confidence intervals. Descriptive statistics (means, standard deviations, ranges) should accompany all reported analyses. The section should objectively describe observed trends, patterns, and relationships in the data without offering interpretation or evaluation of their biological or practical significance.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003E34F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="MS Mincho" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>]</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7A057D24" w14:textId="7147EFFF" w:rsidR="00952445" w:rsidRDefault="00CD00A9" w:rsidP="00E35F68">
+      <w:pPr>
+        <w:spacing w:after="200" w:line="480" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="MS Mincho" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003E34F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="MS Mincho" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>[</w:t>
+      </w:r>
+      <w:r w:rsidR="00952445" w:rsidRPr="003E34F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="MS Mincho" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">All tables and figures should be cited by number in the order they are referenced in the text (e.g., Table 1, Figure 2). Results must be presented with complete objectivity and factual accuracy. Critically, data must not be presented in both tabular and graphical forms simultaneously; authors should select the single format most appropriate for communicating each data set to readers. Tables and figures must be place on separate pages (one table or figure </w:t>
+      </w:r>
+      <w:r w:rsidR="00952445" w:rsidRPr="003E34F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="MS Mincho" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">per page) at the difference files, separate from the main text file. This section explicitly excludes discussion, interpretation of findings, </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003E34F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="MS Mincho" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>practical or theoretical implications, comparison with published literature or other studies, citations to other works, and conclusions about the broader significance of the work. Such analytical and synthesizing activities are reserved for the Discussion section. The Results section serves solely as a clear, comprehensive, objective presentation of what was observed and measured, without editorial commentary or contextual evaluation.]</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5F47F493" w14:textId="77777777" w:rsidR="0095233F" w:rsidRPr="0095233F" w:rsidRDefault="0095233F" w:rsidP="0095233F">
+      <w:pPr>
+        <w:spacing w:line="480" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="MS Mincho" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005A3509">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="MS Mincho" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Subsection</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3E82A148" w14:textId="246CE8E5" w:rsidR="0095233F" w:rsidRPr="003E34F6" w:rsidRDefault="0095233F" w:rsidP="003E34F6">
+      <w:pPr>
+        <w:spacing w:after="200" w:line="480" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>[</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005A3509">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve">This </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve">results </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005A3509">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve">section </w:t>
+      </w:r>
+      <w:r w:rsidR="00F42EAD">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>must be</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005A3509">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> divided into some subsection</w:t>
+      </w:r>
+      <w:r w:rsidR="00F42EAD">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>s.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>]</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="50CF447B" w14:textId="77777777" w:rsidR="0095233F" w:rsidRDefault="0095233F" w:rsidP="0090307D">
+      <w:pPr>
+        <w:spacing w:after="200" w:line="480" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="MS Mincho" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="07EF06D2" w14:textId="2C303789" w:rsidR="00D572EB" w:rsidRPr="00151919" w:rsidRDefault="00D572EB" w:rsidP="0090307D">
+      <w:pPr>
+        <w:spacing w:after="200" w:line="480" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="MS Mincho" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00151919">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="MS Mincho" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>DISCUSSION</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="31455092" w14:textId="7C2FCEB2" w:rsidR="000E55FF" w:rsidRPr="003E34F6" w:rsidRDefault="00CD00A9" w:rsidP="003E34F6">
+      <w:pPr>
+        <w:spacing w:after="200" w:line="480" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="MS Mincho" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003E34F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="MS Mincho" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>[The Discussion section should interpret and discuss the research findings presented in the Results section in relation to the stated research questions, objectives, and hypotheses. The Discussion should be organized with a clear logical structure, beginning with</w:t>
+      </w:r>
+      <w:r w:rsidR="000B5C66" w:rsidRPr="003E34F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="MS Mincho" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> a restatement and thorough interpretation of the main findings in the first paragraph, followed by systematic comparison and contrast of the findings with current knowledge and recent references in the field. Authors should highlight similarities and differences between their results and published literature, emphasizing unique or novel aspects of their observations.</w:t>
+      </w:r>
+      <w:r w:rsidR="000E55FF" w:rsidRPr="003E34F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="MS Mincho" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>]</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="63FCD29A" w14:textId="6E41D9FB" w:rsidR="000E55FF" w:rsidRPr="003E34F6" w:rsidRDefault="000E55FF" w:rsidP="003E34F6">
+      <w:pPr>
+        <w:spacing w:after="200" w:line="480" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="MS Mincho" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003E34F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="MS Mincho" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>[</w:t>
+      </w:r>
+      <w:r w:rsidR="000B5C66" w:rsidRPr="003E34F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="MS Mincho" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Subsequent paragraphs should engage critically with the existing body of knowledge, evaluating how the findings advance, challenge, or extend current understanding within the relevant scientific domains (including agriculture, forestry, human and animal health, and natural resources and environmental management). The Discussion should address the broader </w:t>
+      </w:r>
+      <w:r w:rsidR="000B5C66" w:rsidRPr="003E34F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="MS Mincho" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">implications of the findings for the related scientific field and </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidR="000B5C66" w:rsidRPr="003E34F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="MS Mincho" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>it's</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidR="000B5C66" w:rsidRPr="003E34F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="MS Mincho" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> applications, considering both theoretical and practical significance.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003E34F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="MS Mincho" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>]</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6842BAB1" w14:textId="0D125714" w:rsidR="000E55FF" w:rsidRDefault="000E55FF">
+      <w:pPr>
+        <w:spacing w:after="200" w:line="480" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="MS Mincho" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003E34F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="MS Mincho" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>[</w:t>
+      </w:r>
+      <w:r w:rsidR="000B5C66" w:rsidRPr="003E34F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="MS Mincho" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>A final paragraph should synthesize key conclusions, acknowledge limitations of the study (such as sample size, geographic scope, or methodological constraints), and suggest directions for future research. All citations must strictly follow JEI guidelines (name-year format, alphabetical arrangement, complete author lists, and full journal titles).</w:t>
+      </w:r>
+      <w:r w:rsidR="005D30CA" w:rsidRPr="003E34F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="MS Mincho" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> The Discussion demonstrates scientific reasoning by connecting empirical observations to established knowledge, evaluating alternative explanations, and contextualizing the work within the wider body of entomological and arthropod science.]</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="047456DF" w14:textId="77777777" w:rsidR="001E550A" w:rsidRPr="0095233F" w:rsidRDefault="001E550A" w:rsidP="001E550A">
+      <w:pPr>
+        <w:spacing w:line="480" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="MS Mincho" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005A3509">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="MS Mincho" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Subsection</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7E354B53" w14:textId="7A9AB6E2" w:rsidR="001E550A" w:rsidRPr="00002A0D" w:rsidRDefault="001E550A" w:rsidP="001E550A">
+      <w:pPr>
+        <w:spacing w:after="200" w:line="480" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>[</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005A3509">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve">This </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve">results </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005A3509">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>section can be divided into some subsection</w:t>
+      </w:r>
+      <w:r w:rsidR="00F42EAD">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>s, if necessary</w:t>
+      </w:r>
+      <w:r w:rsidR="00867865">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>]</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="06FE7417" w14:textId="77777777" w:rsidR="0095233F" w:rsidRDefault="0095233F" w:rsidP="0090307D">
+      <w:pPr>
+        <w:spacing w:after="200" w:line="480" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="MS Mincho" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="32644063" w14:textId="19F5D524" w:rsidR="00D572EB" w:rsidRPr="00151919" w:rsidRDefault="00D572EB" w:rsidP="0090307D">
+      <w:pPr>
+        <w:spacing w:after="200" w:line="480" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="MS Mincho" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00151919">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="MS Mincho" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>CONCLUSION</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="14AFA777" w14:textId="4B074E8A" w:rsidR="000E55FF" w:rsidRPr="00441539" w:rsidRDefault="000E55FF" w:rsidP="003E34F6">
+      <w:pPr>
+        <w:spacing w:after="200" w:line="480" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="MS Mincho" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003E34F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="MS Mincho" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">[Summarize the primary findings of the research in relation to the stated research questions and objectives, presented as cohesive paragraph(s) rather than as point-by-point bullet list format. </w:t>
+      </w:r>
+      <w:r w:rsidR="00C32838" w:rsidRPr="003E34F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="MS Mincho" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>State conclusions clearly and concisely (typically 100–200 words), relating directly back to the research objectives and avoiding new information, data, or citations. All conclusions must be supported by Results already presented and discussed. This section should provide readers with the essential take-home message of the research without overreaching beyond what the evidence supports.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003E34F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="MS Mincho" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>]</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3CC46CC8" w14:textId="77777777" w:rsidR="0095233F" w:rsidRDefault="0095233F" w:rsidP="00EF1FC1">
+      <w:pPr>
+        <w:spacing w:after="200" w:line="480" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="MS Mincho" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:kern w:val="0"/>
+          <w:highlight w:val="yellow"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3EF3CBB4" w14:textId="206423F7" w:rsidR="00EF1FC1" w:rsidRPr="003E34F6" w:rsidRDefault="00EF1FC1" w:rsidP="00EF1FC1">
+      <w:pPr>
+        <w:spacing w:after="200" w:line="480" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="MS Mincho" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003E34F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="MS Mincho" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>ACKNOWLEDGMENTS</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="29DA7E73" w14:textId="260C3AC0" w:rsidR="00EF1FC1" w:rsidRPr="003E34F6" w:rsidRDefault="00EF1FC1" w:rsidP="003E34F6">
+      <w:pPr>
+        <w:spacing w:after="200" w:line="480" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="MS Mincho" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003E34F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="MS Mincho" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">[Acknowledge individuals, institutions, and funding agencies (including grant numbers) that contributed to or supported the research. Include individuals who made substantive contributions to the research but do not meet the criteria for authorship. If AI-driven language tools (e.g., ChatGPT, Grammarly AI, Gemini, Claude, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="003E34F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="MS Mincho" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>etc</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="003E34F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="MS Mincho" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>) were used in any aspect of manuscript preparation—including writing, translation, data analysis, image generation, or code development—authors must disclose this, specifying the tool name, version, and the nature of its use. AI tools do not qualify for authorship.]</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5CE1B068" w14:textId="77777777" w:rsidR="0095233F" w:rsidRPr="003E34F6" w:rsidRDefault="0095233F" w:rsidP="00441539">
+      <w:pPr>
+        <w:spacing w:after="200" w:line="480" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="MS Mincho" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4A897E11" w14:textId="3431283E" w:rsidR="00441539" w:rsidRPr="003E34F6" w:rsidRDefault="00441539" w:rsidP="00441539">
+      <w:pPr>
+        <w:spacing w:after="200" w:line="480" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="MS Mincho" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003E34F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="MS Mincho" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">AUTHOR CONTRIBUTIONS </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="17B62413" w14:textId="48D7E50C" w:rsidR="00441539" w:rsidRPr="003E34F6" w:rsidRDefault="00441539">
+      <w:pPr>
+        <w:spacing w:after="200" w:line="480" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="MS Mincho" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003E34F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="MS Mincho" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">[JEI encourages the inclusion of an author contribution statement to clarify the role of each author. Authors are recommended to use the </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="003E34F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="MS Mincho" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>CRediT</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="003E34F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="MS Mincho" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (Contributor Roles Taxonomy) framework. Example: “ABCD: Conceptualization, Investigation, Writing—original draft. EFGH: Formal analysis, Methodology, Writing—review &amp; editing.”]</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="66C1998A" w14:textId="77777777" w:rsidR="004E3308" w:rsidRDefault="004E3308">
+      <w:pPr>
+        <w:spacing w:after="200" w:line="480" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4E23977B" w14:textId="135609C6" w:rsidR="004E3308" w:rsidRPr="003E34F6" w:rsidRDefault="004E3308" w:rsidP="003E34F6">
+      <w:pPr>
+        <w:spacing w:after="200" w:line="480" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="MS Mincho" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003E34F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="MS Mincho" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>AUTHORS' RESPONSIBILITY STATEMENT</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="35EAE4CA" w14:textId="25B6F787" w:rsidR="0095233F" w:rsidRPr="003E34F6" w:rsidRDefault="004E3308" w:rsidP="00A26E45">
+      <w:pPr>
+        <w:spacing w:after="200" w:line="480" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="MS Mincho" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003E34F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="MS Mincho" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>[The authors are solely responsible for the accuracy and authenticity of all data presented in this article. Indonesian Journal of Entomology (JEI) and its editorial board assume no responsibility for the validity of the research data, methodology, findings, or statements made by the authors. In the event of any future dispute, claim, or allegation regarding the data, content, or conclusions of this article, the responsibility lies entirely with the authors. JEI and its affiliated institutions shall not be held liable for any consequences arising from the publication of this article]</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="39EC8DB4" w14:textId="77777777" w:rsidR="004E3308" w:rsidRPr="003E34F6" w:rsidRDefault="004E3308" w:rsidP="00A26E45">
+      <w:pPr>
+        <w:spacing w:after="200" w:line="480" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="MS Mincho" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4C82CD7C" w14:textId="433A7D6F" w:rsidR="00A26E45" w:rsidRPr="003E34F6" w:rsidRDefault="00A26E45" w:rsidP="00A26E45">
+      <w:pPr>
+        <w:spacing w:after="200" w:line="480" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="MS Mincho" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003E34F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="MS Mincho" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">DATA ACCESSIBILITY STATEMENT </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="170742FF" w14:textId="5D01AB7D" w:rsidR="004E3308" w:rsidRPr="003E34F6" w:rsidRDefault="00C36227" w:rsidP="003E34F6">
+      <w:pPr>
+        <w:spacing w:after="200" w:line="480" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="MS Mincho" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003E34F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Authors of articles published in Indonesian Journal of Entomology </w:t>
+      </w:r>
+      <w:r w:rsidR="004E3308" w:rsidRPr="003E34F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve">(JEI) </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003E34F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>are encouraged to make their research data publicly available whenever possible. Please specify where the data supporting the findings of the study can be accessed, including links to publicly archived datasets that were analyzed or generated during the research. An appropriate statement should still be provided although no new data were generated, or the data cannot be made publicly available due to privacy, ethical, or other applicable restrictions.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="65C0DBCA" w14:textId="77777777" w:rsidR="0095233F" w:rsidRPr="003E34F6" w:rsidRDefault="0095233F" w:rsidP="00441539">
+      <w:pPr>
+        <w:spacing w:after="200" w:line="480" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="MS Mincho" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7F10C7F5" w14:textId="2AC1BEC9" w:rsidR="00441539" w:rsidRPr="003E34F6" w:rsidRDefault="00441539" w:rsidP="00441539">
+      <w:pPr>
+        <w:spacing w:after="200" w:line="480" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="MS Mincho" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003E34F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="MS Mincho" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>CONFLICTS OF INTEREST</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0F13A78C" w14:textId="150F5FF7" w:rsidR="00441539" w:rsidRDefault="00441539" w:rsidP="0090307D">
+      <w:pPr>
+        <w:spacing w:after="200" w:line="480" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="MS Mincho" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003E34F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="MS Mincho" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>[All authors must disclose any financial, personal, or professional relationships that could be perceived as potential conflicts of interest. If no conflicts of interest exist, include the statement: “The authors declare no conflicts of interest.”]</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2ADF5064" w14:textId="77777777" w:rsidR="00373E6A" w:rsidRPr="00373E6A" w:rsidRDefault="00373E6A" w:rsidP="0090307D">
+      <w:pPr>
+        <w:spacing w:after="200" w:line="480" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="MS Mincho" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1B3CBBD8" w14:textId="77777777" w:rsidR="00D572EB" w:rsidRPr="00151919" w:rsidRDefault="00D572EB" w:rsidP="0090307D">
+      <w:pPr>
+        <w:spacing w:after="200" w:line="480" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="MS Mincho" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00151919">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="MS Mincho" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>REFERENCES</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="49A7935F" w14:textId="4F198F75" w:rsidR="00151919" w:rsidRPr="00151919" w:rsidRDefault="00D572EB" w:rsidP="0090307D">
+      <w:pPr>
+        <w:spacing w:after="200" w:line="480" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="MS Mincho" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00151919">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="MS Mincho" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>[References must be arranged in alphabetical order by the surname of the first author. For each reference, the first and subsequent author names should be listed with surname followed by initials of first and middle names, without comma or period separation. Examples of reference formatting and citation styles (compatible with EndNote</w:t>
+      </w:r>
+      <w:r w:rsidR="0072155E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="MS Mincho" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>, Mendeley</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00151919">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="MS Mincho" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> and Zotero software) are available on the JEI website.]</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4858DFB0" w14:textId="77777777" w:rsidR="0095233F" w:rsidRDefault="00151919" w:rsidP="00151919">
+      <w:pPr>
+        <w:spacing w:after="200" w:line="480" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="MS Mincho" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00151919">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="MS Mincho" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:br w:type="page"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5169CDAD" w14:textId="6C9918CA" w:rsidR="00151919" w:rsidRPr="00151919" w:rsidRDefault="00151919" w:rsidP="00151919">
+      <w:pPr>
+        <w:spacing w:after="200" w:line="480" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="MS Mincho" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00151919">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="MS Mincho" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>LIST OF TABLES</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6304490D" w14:textId="77777777" w:rsidR="00151919" w:rsidRPr="00151919" w:rsidRDefault="00151919" w:rsidP="00151919">
+      <w:pPr>
+        <w:spacing w:after="200" w:line="480" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="MS Mincho" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00151919">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="MS Mincho" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Table 1. Table title [written in lowercase letters for each word except the first word, following proper language conventions].</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="71572361" w14:textId="02FDEC45" w:rsidR="00151919" w:rsidRPr="00151919" w:rsidRDefault="00151919" w:rsidP="00151919">
+      <w:pPr>
+        <w:spacing w:after="200" w:line="480" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="MS Mincho" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00151919">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="MS Mincho" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">[Table position: below the table title. Table format should be open (without borders). Row headers, column headers, and footnotes should be </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00151919">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="MS Mincho" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>refer</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00151919">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="MS Mincho" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> to recent JEI issues for examples.]</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3A8E13BE" w14:textId="68C06DAE" w:rsidR="00151919" w:rsidRDefault="00151919" w:rsidP="00292243">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="MS Mincho" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00151919">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="MS Mincho" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Table 2. Table title</w:t>
+      </w:r>
+      <w:r w:rsidR="00106F31">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="MS Mincho" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00151919">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="MS Mincho" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>[Table position: below the table caption]</w:t>
+      </w:r>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblStyle w:val="TableGrid"/>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblBorders>
+          <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          <w:insideH w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          <w:insideV w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        </w:tblBorders>
+        <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="2254"/>
+        <w:gridCol w:w="2254"/>
+        <w:gridCol w:w="2254"/>
+        <w:gridCol w:w="2254"/>
+      </w:tblGrid>
+      <w:tr w:rsidR="001F7A25" w14:paraId="5F8F1918" w14:textId="77777777" w:rsidTr="003E34F6">
+        <w:trPr>
+          <w:trHeight w:val="158"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2254" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="60BCD480" w14:textId="5D32FE8C" w:rsidR="001F7A25" w:rsidRDefault="001F7A25" w:rsidP="003E34F6">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="MS Mincho" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="MS Mincho" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>Title 1</w:t>
+            </w:r>
+            <w:r w:rsidRPr="003E34F6">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="MS Mincho" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w:vertAlign w:val="superscript"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>st</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="MS Mincho" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> column</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2254" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="47312CC8" w14:textId="4C95D2F7" w:rsidR="001F7A25" w:rsidRDefault="001F7A25" w:rsidP="003E34F6">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="MS Mincho" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00213D3A">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="MS Mincho" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Title </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="MS Mincho" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>2</w:t>
+            </w:r>
+            <w:r w:rsidRPr="003E34F6">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="MS Mincho" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w:vertAlign w:val="superscript"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>nd</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="MS Mincho" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00213D3A">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="MS Mincho" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>column</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2254" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="448FDF47" w14:textId="2E3D9170" w:rsidR="001F7A25" w:rsidRDefault="001F7A25" w:rsidP="003E34F6">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="MS Mincho" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00213D3A">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="MS Mincho" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Title </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="MS Mincho" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>3</w:t>
+            </w:r>
+            <w:r w:rsidRPr="003E34F6">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="MS Mincho" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w:vertAlign w:val="superscript"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>rd</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="MS Mincho" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00213D3A">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="MS Mincho" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>column</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2254" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="5E7592D7" w14:textId="344AA313" w:rsidR="001F7A25" w:rsidRDefault="001F7A25" w:rsidP="003E34F6">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="MS Mincho" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00213D3A">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="MS Mincho" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Title </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="MS Mincho" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>4</w:t>
+            </w:r>
+            <w:r w:rsidRPr="003E34F6">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="MS Mincho" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w:vertAlign w:val="superscript"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>th</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="MS Mincho" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00213D3A">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="MS Mincho" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>column</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="001F7A25" w14:paraId="1EAC9D9A" w14:textId="77777777" w:rsidTr="003E34F6">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2254" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="0FC2A981" w14:textId="6ABC1C81" w:rsidR="001F7A25" w:rsidRDefault="00221C7A" w:rsidP="003E34F6">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="MS Mincho" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="MS Mincho" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>Title entry 1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2254" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="39ED700A" w14:textId="65C26E20" w:rsidR="001F7A25" w:rsidRDefault="00221C7A" w:rsidP="003E34F6">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="MS Mincho" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="MS Mincho" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>data 1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2254" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="64EFEF9F" w14:textId="27EBBFB5" w:rsidR="001F7A25" w:rsidRDefault="00221C7A" w:rsidP="003E34F6">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="MS Mincho" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="MS Mincho" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>data 4</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2254" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="63C8853F" w14:textId="5FF211F8" w:rsidR="001F7A25" w:rsidRDefault="00221C7A" w:rsidP="003E34F6">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="MS Mincho" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="MS Mincho" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>data 7</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="001F7A25" w14:paraId="29F020BC" w14:textId="77777777" w:rsidTr="003E34F6">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2254" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="5F26DD02" w14:textId="1A54264F" w:rsidR="001F7A25" w:rsidRDefault="00221C7A" w:rsidP="003E34F6">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="MS Mincho" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="MS Mincho" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Title entry </w:t>
+            </w:r>
+            <w:r w:rsidR="001E550A">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="MS Mincho" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2254" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="70F97B2D" w14:textId="37262809" w:rsidR="001F7A25" w:rsidRDefault="00221C7A" w:rsidP="003E34F6">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="MS Mincho" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="MS Mincho" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>data 2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2254" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="2DF76B4E" w14:textId="3982FF39" w:rsidR="001F7A25" w:rsidRDefault="00221C7A" w:rsidP="003E34F6">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="MS Mincho" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="MS Mincho" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>data 5</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2254" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="07DC4FDA" w14:textId="291F5F76" w:rsidR="001F7A25" w:rsidRDefault="00221C7A" w:rsidP="003E34F6">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="MS Mincho" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="MS Mincho" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>data 8</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="001F7A25" w14:paraId="04C92970" w14:textId="77777777" w:rsidTr="003E34F6">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2254" w:type="dxa"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="7C248B29" w14:textId="0F94A31A" w:rsidR="001F7A25" w:rsidRDefault="00221C7A" w:rsidP="003E34F6">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="MS Mincho" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="MS Mincho" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Title entry </w:t>
+            </w:r>
+            <w:r w:rsidR="001E550A">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="MS Mincho" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>3</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2254" w:type="dxa"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="20FB8CF2" w14:textId="29A3536B" w:rsidR="001F7A25" w:rsidRDefault="00221C7A" w:rsidP="003E34F6">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="MS Mincho" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="MS Mincho" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>data 3</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2254" w:type="dxa"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="6D5AECB7" w14:textId="129DD975" w:rsidR="001F7A25" w:rsidRDefault="00221C7A" w:rsidP="003E34F6">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="MS Mincho" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="MS Mincho" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>data 6</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2254" w:type="dxa"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="54380949" w14:textId="75DF8FAD" w:rsidR="001F7A25" w:rsidRDefault="00221C7A" w:rsidP="003E34F6">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="MS Mincho" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="MS Mincho" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>data 9</w:t>
+            </w:r>
+            <w:r w:rsidRPr="003E34F6">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="MS Mincho" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w:vertAlign w:val="superscript"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>a</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p w14:paraId="3FDAE564" w14:textId="5D323375" w:rsidR="00106F31" w:rsidRPr="00DD4112" w:rsidRDefault="00221C7A" w:rsidP="003E34F6">
+      <w:pPr>
+        <w:pStyle w:val="MDPI43tablefooter"/>
+        <w:ind w:left="0"/>
+      </w:pPr>
+      <w:proofErr w:type="spellStart"/>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00221C7A">
+        <w:rPr>
+          <w:vertAlign w:val="superscript"/>
+        </w:rPr>
+        <w:t>a</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:vertAlign w:val="superscript"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">additional explanation may be required in this footer.  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0791513A" w14:textId="77777777" w:rsidR="00106F31" w:rsidRPr="00151919" w:rsidRDefault="00106F31" w:rsidP="00151919">
+      <w:pPr>
+        <w:spacing w:after="200" w:line="480" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="MS Mincho" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="50B03A9D" w14:textId="77777777" w:rsidR="003E34F6" w:rsidRDefault="003E34F6">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="MS Mincho" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="MS Mincho" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:br w:type="page"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="22FF86D8" w14:textId="5D7AF259" w:rsidR="00151919" w:rsidRPr="00151919" w:rsidRDefault="00151919" w:rsidP="00151919">
+      <w:pPr>
+        <w:spacing w:after="200" w:line="480" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="MS Mincho" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00151919">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="MS Mincho" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>LIST OF FIGURES</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3FE4C50A" w14:textId="77777777" w:rsidR="00151919" w:rsidRPr="00151919" w:rsidRDefault="00151919" w:rsidP="00151919">
+      <w:pPr>
+        <w:spacing w:after="200" w:line="480" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="MS Mincho" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00151919">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="MS Mincho" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>[Figure position: above the figure caption. Graph and diagram format should be open (without borders). Include measurement scales for photographic images.]</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5CBB7FCF" w14:textId="2057EE05" w:rsidR="001F7A25" w:rsidRPr="00151919" w:rsidRDefault="001F7A25" w:rsidP="003E34F6">
+      <w:pPr>
+        <w:spacing w:line="480" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="MS Mincho" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:fldChar w:fldCharType="begin"/>
+      </w:r>
+      <w:r>
+        <w:instrText xml:space="preserve"> INCLUDEPICTURE "https://jurnal.pei-pusat.org/public/journals/1/pageHeaderLogoImage_en_US.png" \* MERGEFORMATINET </w:instrText>
+      </w:r>
+      <w:r>
+        <w:fldChar w:fldCharType="separate"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
           <w:noProof/>
-          <w:sz w:val="24"/>
-[...962 lines deleted...]
-        <w:t>UCAPAN TERIMA</w:t>
+        </w:rPr>
+        <w:drawing>
+          <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="1D750E5D" wp14:editId="541B6EEC">
+            <wp:extent cx="1433417" cy="1384183"/>
+            <wp:effectExtent l="0" t="0" r="0" b="0"/>
+            <wp:docPr id="1065029940" name="Picture 4" descr="About the Journal | Jurnal Entomologi Indonesia"/>
+            <wp:cNvGraphicFramePr>
+              <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
+            </wp:cNvGraphicFramePr>
+            <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+              <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                  <pic:nvPicPr>
+                    <pic:cNvPr id="0" name="Picture 5" descr="About the Journal | Jurnal Entomologi Indonesia"/>
+                    <pic:cNvPicPr>
+                      <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
+                    </pic:cNvPicPr>
+                  </pic:nvPicPr>
+                  <pic:blipFill rotWithShape="1">
+                    <a:blip r:embed="rId4">
+                      <a:extLst>
+                        <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
+                          <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
+                        </a:ext>
+                      </a:extLst>
+                    </a:blip>
+                    <a:srcRect l="2489" t="11581" r="72483" b="8776"/>
+                    <a:stretch>
+                      <a:fillRect/>
+                    </a:stretch>
+                  </pic:blipFill>
+                  <pic:spPr bwMode="auto">
+                    <a:xfrm>
+                      <a:off x="0" y="0"/>
+                      <a:ext cx="1434479" cy="1385209"/>
+                    </a:xfrm>
+                    <a:prstGeom prst="rect">
+                      <a:avLst/>
+                    </a:prstGeom>
+                    <a:noFill/>
+                    <a:ln>
+                      <a:noFill/>
+                    </a:ln>
+                    <a:extLst>
+                      <a:ext uri="{53640926-AAD7-44D8-BBD7-CCE9431645EC}">
+                        <a14:shadowObscured xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main"/>
+                      </a:ext>
+                    </a:extLst>
+                  </pic:spPr>
+                </pic:pic>
+              </a:graphicData>
+            </a:graphic>
+          </wp:inline>
+        </w:drawing>
       </w:r>
       <w:r>
-        <w:rPr>
-[...4 lines deleted...]
-          <w:szCs w:val="24"/>
+        <w:fldChar w:fldCharType="end"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1C670C73" w14:textId="7B95D22A" w:rsidR="00151919" w:rsidRDefault="00151919" w:rsidP="003E34F6">
+      <w:pPr>
+        <w:spacing w:line="480" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="MS Mincho" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00151919">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="MS Mincho" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Figure 1. Figure caption [written in lowercase letters for each word except the first word, following proper language conventions. Refer to recent JEI issues for examples].</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2584E85B" w14:textId="77777777" w:rsidR="00292243" w:rsidRPr="00151919" w:rsidRDefault="00292243" w:rsidP="003E34F6">
+      <w:pPr>
+        <w:spacing w:line="480" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="MS Mincho" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="019974B3" w14:textId="79D36F3C" w:rsidR="00A50B94" w:rsidRPr="00151919" w:rsidRDefault="00151919" w:rsidP="00151919">
+      <w:pPr>
+        <w:spacing w:after="200" w:line="480" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="MS Mincho" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00151919">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="MS Mincho" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>[Figure position: above the figure caption]</w:t>
+      </w:r>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblStyle w:val="TableGrid"/>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblBorders>
+          <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          <w:insideH w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          <w:insideV w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        </w:tblBorders>
+        <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="4508"/>
+        <w:gridCol w:w="4508"/>
+      </w:tblGrid>
+      <w:tr w:rsidR="00221C7A" w14:paraId="1FE58E1E" w14:textId="77777777" w:rsidTr="003E34F6">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4508" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="6704B032" w14:textId="5E6750A4" w:rsidR="00221C7A" w:rsidRDefault="00221C7A" w:rsidP="003E34F6">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="MS Mincho" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="MS Mincho" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:noProof/>
+                <w:kern w:val="0"/>
+              </w:rPr>
+              <mc:AlternateContent>
+                <mc:Choice Requires="wps">
+                  <w:drawing>
+                    <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="3C8D7EC4" wp14:editId="79C07056">
+                      <wp:extent cx="1510018" cy="1510019"/>
+                      <wp:effectExtent l="0" t="0" r="14605" b="14605"/>
+                      <wp:docPr id="853090284" name="Rectangle 5"/>
+                      <wp:cNvGraphicFramePr/>
+                      <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                        <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                          <wps:wsp>
+                            <wps:cNvSpPr/>
+                            <wps:spPr>
+                              <a:xfrm>
+                                <a:off x="0" y="0"/>
+                                <a:ext cx="1510018" cy="1510019"/>
+                              </a:xfrm>
+                              <a:prstGeom prst="rect">
+                                <a:avLst/>
+                              </a:prstGeom>
+                              <a:ln>
+                                <a:solidFill>
+                                  <a:schemeClr val="tx1"/>
+                                </a:solidFill>
+                              </a:ln>
+                            </wps:spPr>
+                            <wps:style>
+                              <a:lnRef idx="2">
+                                <a:schemeClr val="accent6"/>
+                              </a:lnRef>
+                              <a:fillRef idx="1">
+                                <a:schemeClr val="lt1"/>
+                              </a:fillRef>
+                              <a:effectRef idx="0">
+                                <a:schemeClr val="accent6"/>
+                              </a:effectRef>
+                              <a:fontRef idx="minor">
+                                <a:schemeClr val="dk1"/>
+                              </a:fontRef>
+                            </wps:style>
+                            <wps:txbx>
+                              <w:txbxContent>
+                                <w:p w14:paraId="37CE2078" w14:textId="07390BA4" w:rsidR="00221C7A" w:rsidRDefault="00221C7A" w:rsidP="003E34F6">
+                                  <w:pPr>
+                                    <w:jc w:val="center"/>
+                                  </w:pPr>
+                                  <w:r>
+                                    <w:t>Pic 1</w:t>
+                                  </w:r>
+                                </w:p>
+                              </w:txbxContent>
+                            </wps:txbx>
+                            <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="ctr" anchorCtr="0" forceAA="0" compatLnSpc="1">
+                              <a:prstTxWarp prst="textNoShape">
+                                <a:avLst/>
+                              </a:prstTxWarp>
+                              <a:noAutofit/>
+                            </wps:bodyPr>
+                          </wps:wsp>
+                        </a:graphicData>
+                      </a:graphic>
+                    </wp:inline>
+                  </w:drawing>
+                </mc:Choice>
+                <mc:Fallback>
+                  <w:pict>
+                    <v:rect w14:anchorId="3C8D7EC4" id="Rectangle 5" o:spid="_x0000_s1026" style="width:118.9pt;height:118.9pt;visibility:visible;mso-wrap-style:square;mso-left-percent:-10001;mso-top-percent:-10001;mso-position-horizontal:absolute;mso-position-horizontal-relative:char;mso-position-vertical:absolute;mso-position-vertical-relative:line;mso-left-percent:-10001;mso-top-percent:-10001;v-text-anchor:middle" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCr1l0aZwIAADgFAAAOAAAAZHJzL2Uyb0RvYy54bWysVM1u2zAMvg/YOwi6r7aDtluDOkWQosOA&#10;oi3aDj0rspQYk0VNYmJnTz9Kdpysy2nYhSbNf/Kjrm+6xrCt8qEGW/LiLOdMWQlVbVcl//569+kL&#10;ZwGFrYQBq0q+U4HfzD5+uG7dVE1gDaZSnlEQG6atK/ka0U2zLMi1akQ4A6csKTX4RiCJfpVVXrQU&#10;vTHZJM8vsxZ85TxIFQL9ve2VfJbia60kPmodFDJTcqoNE/WJLiPNZtdiuvLCrWs5lCH+oYpG1JaS&#10;jqFuBQq28fVfoZpaegig8UxCk4HWtVSpB+qmyN9187IWTqVeaDjBjWMK/y+sfNi+uCdPY2hdmAZi&#10;Yxed9k38Un2sS8PajcNSHTJJP4uLIs8LWq8kXS9cxXFmB3fnA35V0LDIlNzTNtKQxPY+YG+6N4nZ&#10;jI00gKmru9qYJEQcqIXxbCtog9gVQ4ojK0oYPbNDA4nDnVF91GelWV1RyZOUPWHrEFNIqSxeDnGN&#10;JevopqmC0bE45WhwX8xgG91UwtzomJ9y/DPj6JGygsXRuakt+FMBqh9j5t5+333fc2wfu2U3LHUJ&#10;1e7JMw89+IOTdzXt414EfBKe0E53QReMj0S0gbbkMHCcrcH/OvU/2hMISctZS9dT8vBzI7zizHyz&#10;BM+r4vw8nlsSzi8+T0jwx5rlscZumgXQegt6K5xMbLRHs2e1h+aNDn0es5JKWEm5Sy7R74UF9ldN&#10;T4VU83kyoxNzAu/ti5MxeBxwxNtr9ya8G0CJhOcH2F+amL7DZm8bPS3MNwi6TsCNI+7nOoyezjNB&#10;f3hK4v0fy8nq8ODNfgMAAP//AwBQSwMEFAAGAAgAAAAhAJ3oseLbAAAACgEAAA8AAABkcnMvZG93&#10;bnJldi54bWxMj9FKAzEQRd8F/yGM4JvNWkFlu9lS1IL4oLj1A9LNdLN0M4lJtt3+vaMI+nKZ4TJ3&#10;7qmWkxvEAWPqPSm4nhUgkFpveuoUfGzWV/cgUtZk9OAJFZwwwbI+P6t0afyR3vHQ5E5wCKVSK7A5&#10;h1LK1Fp0Os18QGJv56PTmdfYSRP1kcPdIOdFcSud7ok/WB3wwWK7b0anIMRVeLNPdrOeXuPzSzc2&#10;vf08KXV5MT0uWFYLEBmn/HcB3wzcH2outvUjmSQGBUyTf5S9+c0ds2x/B1lX8j9C/QUAAP//AwBQ&#10;SwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlw&#10;ZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAAAAAAAAAAAAAAC8BAABfcmVs&#10;cy8ucmVsc1BLAQItABQABgAIAAAAIQCr1l0aZwIAADgFAAAOAAAAAAAAAAAAAAAAAC4CAABkcnMv&#10;ZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQCd6LHi2wAAAAoBAAAPAAAAAAAAAAAAAAAAAMEEAABk&#10;cnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAAyQUAAAAA&#10;" fillcolor="white [3201]" strokecolor="black [3213]" strokeweight="1pt">
+                      <v:textbox>
+                        <w:txbxContent>
+                          <w:p w14:paraId="37CE2078" w14:textId="07390BA4" w:rsidR="00221C7A" w:rsidRDefault="00221C7A" w:rsidP="003E34F6">
+                            <w:pPr>
+                              <w:jc w:val="center"/>
+                            </w:pPr>
+                            <w:r>
+                              <w:t>Pic 1</w:t>
+                            </w:r>
+                          </w:p>
+                        </w:txbxContent>
+                      </v:textbox>
+                      <w10:anchorlock/>
+                    </v:rect>
+                  </w:pict>
+                </mc:Fallback>
+              </mc:AlternateContent>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4508" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="39E84D2D" w14:textId="2769A3E9" w:rsidR="00221C7A" w:rsidRDefault="00221C7A" w:rsidP="003E34F6">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="MS Mincho" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="MS Mincho" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:noProof/>
+                <w:kern w:val="0"/>
+              </w:rPr>
+              <mc:AlternateContent>
+                <mc:Choice Requires="wps">
+                  <w:drawing>
+                    <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="1AC1F2A5" wp14:editId="0E22F1B6">
+                      <wp:extent cx="1510018" cy="1510019"/>
+                      <wp:effectExtent l="0" t="0" r="14605" b="14605"/>
+                      <wp:docPr id="704471545" name="Rectangle 5"/>
+                      <wp:cNvGraphicFramePr/>
+                      <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                        <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                          <wps:wsp>
+                            <wps:cNvSpPr/>
+                            <wps:spPr>
+                              <a:xfrm>
+                                <a:off x="0" y="0"/>
+                                <a:ext cx="1510018" cy="1510019"/>
+                              </a:xfrm>
+                              <a:prstGeom prst="rect">
+                                <a:avLst/>
+                              </a:prstGeom>
+                              <a:ln>
+                                <a:solidFill>
+                                  <a:schemeClr val="tx1"/>
+                                </a:solidFill>
+                              </a:ln>
+                            </wps:spPr>
+                            <wps:style>
+                              <a:lnRef idx="2">
+                                <a:schemeClr val="accent6"/>
+                              </a:lnRef>
+                              <a:fillRef idx="1">
+                                <a:schemeClr val="lt1"/>
+                              </a:fillRef>
+                              <a:effectRef idx="0">
+                                <a:schemeClr val="accent6"/>
+                              </a:effectRef>
+                              <a:fontRef idx="minor">
+                                <a:schemeClr val="dk1"/>
+                              </a:fontRef>
+                            </wps:style>
+                            <wps:txbx>
+                              <w:txbxContent>
+                                <w:p w14:paraId="6FBF04AA" w14:textId="65ED715C" w:rsidR="00221C7A" w:rsidRDefault="00221C7A" w:rsidP="003E34F6">
+                                  <w:pPr>
+                                    <w:jc w:val="center"/>
+                                  </w:pPr>
+                                  <w:r>
+                                    <w:t>Pic 2</w:t>
+                                  </w:r>
+                                </w:p>
+                              </w:txbxContent>
+                            </wps:txbx>
+                            <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="ctr" anchorCtr="0" forceAA="0" compatLnSpc="1">
+                              <a:prstTxWarp prst="textNoShape">
+                                <a:avLst/>
+                              </a:prstTxWarp>
+                              <a:noAutofit/>
+                            </wps:bodyPr>
+                          </wps:wsp>
+                        </a:graphicData>
+                      </a:graphic>
+                    </wp:inline>
+                  </w:drawing>
+                </mc:Choice>
+                <mc:Fallback>
+                  <w:pict>
+                    <v:rect w14:anchorId="1AC1F2A5" id="_x0000_s1027" style="width:118.9pt;height:118.9pt;visibility:visible;mso-wrap-style:square;mso-left-percent:-10001;mso-top-percent:-10001;mso-position-horizontal:absolute;mso-position-horizontal-relative:char;mso-position-vertical:absolute;mso-position-vertical-relative:line;mso-left-percent:-10001;mso-top-percent:-10001;v-text-anchor:middle" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBntu32agIAAD8FAAAOAAAAZHJzL2Uyb0RvYy54bWysVN1P2zAQf5+0/8Hy+0hSARsVKaqKmCYh&#10;QMDEs+vYbTTH553dJt1fv7OTph3r07QX+873/fHz9U3XGLZV6GuwJS/Ocs6UlVDVdlXy7693n75w&#10;5oOwlTBgVcl3yvOb2ccP162bqgmswVQKGTmxftq6kq9DcNMs83KtGuHPwClLQg3YiEAsrrIKRUve&#10;G5NN8vwyawErhyCV9/R62wv5LPnXWsnwqLVXgZmSU24hnZjOZTyz2bWYrlC4dS2HNMQ/ZNGI2lLQ&#10;0dWtCIJtsP7LVVNLBA86nEloMtC6lirVQNUU+btqXtbCqVQLNce7sU3+/7mVD9sX94TUhtb5qScy&#10;VtFpbOJN+bEuNWs3Nkt1gUl6LC6KPC9ovJJkPXMV25kdzB368FVBwyJRcqRppCaJ7b0PvepeJUYz&#10;Np4eTF3d1cYkJu6BWhhkW0ETDF0xhDjSooDRMjsUkKiwM6r3+qw0qytKeZKip906+BRSKhsuB7/G&#10;knY005TBaFicMjRhn8ygG81U2rnRMD9l+GfE0SJFBRtG46a2gKccVD/GyL3+vvq+5lh+6JYdFU2T&#10;iYXFlyVUuydkCD0GvJN3NY3lXvjwJJCWnuBBQA6PdGgDbclhoDhbA/469R71aRdJyllLICq5/7kR&#10;qDgz3yxt6VVxfh5Rl5jzi88TYvBYsjyW2E2zAJpyQV+Gk4mM+sHsSY3QvBHe5zEqiYSVFLvkMuCe&#10;WYQe3PRjSDWfJzVCmhPh3r44GZ3HPse1e+3eBLphNwOt9QPsASem71a0142WFuabALpO+3vo6zAB&#10;QmlCwPCjxG/gmE9ah39v9hsAAP//AwBQSwMEFAAGAAgAAAAhAJ3oseLbAAAACgEAAA8AAABkcnMv&#10;ZG93bnJldi54bWxMj9FKAzEQRd8F/yGM4JvNWkFlu9lS1IL4oLj1A9LNdLN0M4lJtt3+vaMI+nKZ&#10;4TJ37qmWkxvEAWPqPSm4nhUgkFpveuoUfGzWV/cgUtZk9OAJFZwwwbI+P6t0afyR3vHQ5E5wCKVS&#10;K7A5h1LK1Fp0Os18QGJv56PTmdfYSRP1kcPdIOdFcSud7ok/WB3wwWK7b0anIMRVeLNPdrOeXuPz&#10;Szc2vf08KXV5MT0uWFYLEBmn/HcB3wzcH2outvUjmSQGBUyTf5S9+c0ds2x/B1lX8j9C/QUAAP//&#10;AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRf&#10;VHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAAAAAAAAAAAAAAC8BAABf&#10;cmVscy8ucmVsc1BLAQItABQABgAIAAAAIQBntu32agIAAD8FAAAOAAAAAAAAAAAAAAAAAC4CAABk&#10;cnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQCd6LHi2wAAAAoBAAAPAAAAAAAAAAAAAAAAAMQE&#10;AABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAAzAUAAAAA&#10;" fillcolor="white [3201]" strokecolor="black [3213]" strokeweight="1pt">
+                      <v:textbox>
+                        <w:txbxContent>
+                          <w:p w14:paraId="6FBF04AA" w14:textId="65ED715C" w:rsidR="00221C7A" w:rsidRDefault="00221C7A" w:rsidP="003E34F6">
+                            <w:pPr>
+                              <w:jc w:val="center"/>
+                            </w:pPr>
+                            <w:r>
+                              <w:t>Pic 2</w:t>
+                            </w:r>
+                          </w:p>
+                        </w:txbxContent>
+                      </v:textbox>
+                      <w10:anchorlock/>
+                    </v:rect>
+                  </w:pict>
+                </mc:Fallback>
+              </mc:AlternateContent>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00221C7A" w14:paraId="326DB93A" w14:textId="77777777" w:rsidTr="003E34F6">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4508" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="4489D569" w14:textId="68C9EF7C" w:rsidR="00221C7A" w:rsidRDefault="00221C7A" w:rsidP="003E34F6">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="MS Mincho" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="MS Mincho" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>A</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4508" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="76CD060B" w14:textId="0BC98973" w:rsidR="00221C7A" w:rsidRDefault="00221C7A" w:rsidP="003E34F6">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="MS Mincho" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="MS Mincho" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>B</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p w14:paraId="3D48965C" w14:textId="52A54E24" w:rsidR="00151919" w:rsidRPr="00151919" w:rsidRDefault="00151919" w:rsidP="00151919">
+      <w:pPr>
+        <w:spacing w:after="200" w:line="480" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="MS Mincho" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00151919">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="MS Mincho" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Figure 2. Figure caption</w:t>
+      </w:r>
+      <w:r w:rsidR="00E35F68">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="MS Mincho" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="0000656A">
-[...454 lines deleted...]
-      <w:pgMar w:top="1701" w:right="1701" w:bottom="1701" w:left="1701" w:header="720" w:footer="720" w:gutter="0"/>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidR="00E35F68">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="MS Mincho" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>inform</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidR="00292243">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="MS Mincho" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>. A: d</w:t>
+      </w:r>
+      <w:r w:rsidR="00E35F68" w:rsidRPr="003E34F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve">escription </w:t>
+      </w:r>
+      <w:r w:rsidR="00E35F68">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve">explanation </w:t>
+      </w:r>
+      <w:r w:rsidR="00E35F68" w:rsidRPr="003E34F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve">in the first </w:t>
+      </w:r>
+      <w:r w:rsidR="00E35F68">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>picture</w:t>
+      </w:r>
+      <w:r w:rsidR="00292243">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>;</w:t>
+      </w:r>
+      <w:r w:rsidR="00E35F68" w:rsidRPr="003E34F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00292243">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>B:</w:t>
+      </w:r>
+      <w:r w:rsidR="00E35F68" w:rsidRPr="003E34F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="0095233F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>d</w:t>
+      </w:r>
+      <w:r w:rsidR="00E35F68" w:rsidRPr="005A3509">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve">escription </w:t>
+      </w:r>
+      <w:r w:rsidR="00E35F68">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve">explanation </w:t>
+      </w:r>
+      <w:r w:rsidR="00E35F68" w:rsidRPr="005A3509">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve">in </w:t>
+      </w:r>
+      <w:r w:rsidR="00E35F68" w:rsidRPr="003E34F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>the second panel.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="615528FD" w14:textId="50553DFC" w:rsidR="00F27BCF" w:rsidRPr="00151919" w:rsidRDefault="00F27BCF" w:rsidP="00151919">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="MS Mincho" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:sectPr w:rsidR="00F27BCF" w:rsidRPr="00151919" w:rsidSect="00D572EB">
+      <w:pgSz w:w="11906" w:h="16838"/>
+      <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="708" w:footer="708" w:gutter="0"/>
       <w:lnNumType w:countBy="1" w:restart="continuous"/>
-      <w:cols w:space="720"/>
+      <w:cols w:space="708"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" mc:Ignorable="w14 w15">
-[...1 lines deleted...]
-    <w:panose1 w:val="020F0502020204030204"/>
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+  <w:font w:name="Aptos">
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Cordia New">
+    <w:panose1 w:val="020B0304020202020204"/>
+    <w:charset w:val="DE"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="81000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00010001" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Cambria Math">
+    <w:panose1 w:val="02040503050406030204"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="roman"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="DengXian Light">
+    <w:panose1 w:val="02010600030101010101"/>
+    <w:charset w:val="86"/>
+    <w:family w:val="auto"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="A00002BF" w:usb1="38CF7CFA" w:usb2="00000016" w:usb3="00000000" w:csb0="0004000F" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Angsana New">
+    <w:panose1 w:val="02020603050405020304"/>
+    <w:charset w:val="DE"/>
+    <w:family w:val="roman"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="81000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00010001" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Aptos Display">
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Calibri Light">
-    <w:panose1 w:val="020F0302020204030204"/>
+  <w:font w:name="Palatino Linotype">
+    <w:panose1 w:val="02040502050505030304"/>
     <w:charset w:val="00"/>
-    <w:family w:val="swiss"/>
+    <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E0000287" w:usb1="40000013" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="MS Mincho">
+    <w:altName w:val="ＭＳ 明朝"/>
+    <w:panose1 w:val="02020609040205080304"/>
+    <w:charset w:val="80"/>
+    <w:family w:val="modern"/>
+    <w:pitch w:val="fixed"/>
+    <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="DengXian">
+    <w:panose1 w:val="02010600030101010101"/>
+    <w:charset w:val="86"/>
+    <w:family w:val="auto"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="A00002BF" w:usb1="38CF7CFA" w:usb2="00000016" w:usb3="00000000" w:csb0="0004000F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15">
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="720"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
-    <w:rsidRoot w:val="00D255B9"/>
-[...1 lines deleted...]
-    <w:rsid w:val="00D255B9"/>
+    <w:rsidRoot w:val="00D572EB"/>
+    <w:rsid w:val="00022906"/>
+    <w:rsid w:val="000B5C66"/>
+    <w:rsid w:val="000E55FF"/>
+    <w:rsid w:val="00106F31"/>
+    <w:rsid w:val="0013167C"/>
+    <w:rsid w:val="00151919"/>
+    <w:rsid w:val="00167B94"/>
+    <w:rsid w:val="001C651B"/>
+    <w:rsid w:val="001D3C76"/>
+    <w:rsid w:val="001E550A"/>
+    <w:rsid w:val="001F7A25"/>
+    <w:rsid w:val="00221C7A"/>
+    <w:rsid w:val="0028561F"/>
+    <w:rsid w:val="00292243"/>
+    <w:rsid w:val="00312095"/>
+    <w:rsid w:val="00373E6A"/>
+    <w:rsid w:val="00394FEF"/>
+    <w:rsid w:val="003E2B68"/>
+    <w:rsid w:val="003E34F6"/>
+    <w:rsid w:val="00426A7B"/>
+    <w:rsid w:val="00441539"/>
+    <w:rsid w:val="00487242"/>
+    <w:rsid w:val="004C33F4"/>
+    <w:rsid w:val="004E3308"/>
+    <w:rsid w:val="005D30CA"/>
+    <w:rsid w:val="00644AFF"/>
+    <w:rsid w:val="0068151F"/>
+    <w:rsid w:val="0072155E"/>
+    <w:rsid w:val="007512B8"/>
+    <w:rsid w:val="00751FAD"/>
+    <w:rsid w:val="00762D9F"/>
+    <w:rsid w:val="007768B4"/>
+    <w:rsid w:val="00795DCD"/>
+    <w:rsid w:val="007B198D"/>
+    <w:rsid w:val="007D3A6D"/>
+    <w:rsid w:val="00867865"/>
+    <w:rsid w:val="0090307D"/>
+    <w:rsid w:val="009073E7"/>
+    <w:rsid w:val="0095233F"/>
+    <w:rsid w:val="00952445"/>
+    <w:rsid w:val="00952681"/>
+    <w:rsid w:val="009F649C"/>
+    <w:rsid w:val="00A155BB"/>
+    <w:rsid w:val="00A155F3"/>
+    <w:rsid w:val="00A26E45"/>
+    <w:rsid w:val="00A50B94"/>
+    <w:rsid w:val="00A55EEC"/>
+    <w:rsid w:val="00A96E2F"/>
+    <w:rsid w:val="00BB4C7F"/>
+    <w:rsid w:val="00BD5BAC"/>
+    <w:rsid w:val="00C32838"/>
+    <w:rsid w:val="00C36227"/>
+    <w:rsid w:val="00C50607"/>
+    <w:rsid w:val="00CB5111"/>
+    <w:rsid w:val="00CD00A9"/>
+    <w:rsid w:val="00D572EB"/>
+    <w:rsid w:val="00DB75AF"/>
+    <w:rsid w:val="00DC4ED1"/>
+    <w:rsid w:val="00E35F68"/>
+    <w:rsid w:val="00E45F4E"/>
+    <w:rsid w:val="00EF1FC1"/>
+    <w:rsid w:val="00F27BCF"/>
+    <w:rsid w:val="00F42EAD"/>
+    <w:rsid w:val="00F47FD7"/>
+    <w:rsid w:val="00F64F21"/>
+    <w:rsid w:val="00F95292"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
-  <w:themeFontLang w:val="id-ID"/>
+  <w:themeFontLang w:val="en-ID" w:eastAsia="zh-CN" w:bidi="th-TH"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
+  <w14:docId w14:val="67FF83FA"/>
   <w15:chartTrackingRefBased/>
-  <w15:docId w15:val="{E9C7C619-82C4-49CC-B2F0-8FB4CCD76FC9}"/>
+  <w15:docId w15:val="{71C2715E-349B-CD4D-BB93-216096C708A6}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" mc:Ignorable="w14 w15">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
-        <w:sz w:val="22"/>
-[...1 lines deleted...]
-        <w:lang w:val="id-ID" w:eastAsia="en-US" w:bidi="ar-SA"/>
+        <w:kern w:val="2"/>
+        <w:sz w:val="24"/>
+        <w:szCs w:val="24"/>
+        <w:lang w:val="en-ID" w:eastAsia="en-US" w:bidi="ar-SA"/>
+        <w14:ligatures w14:val="standardContextual"/>
       </w:rPr>
     </w:rPrDefault>
-    <w:pPrDefault>
-[...3 lines deleted...]
-    </w:pPrDefault>
+    <w:pPrDefault/>
   </w:docDefaults>
-  <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="371">
+  <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 1" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 2" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 3" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 4" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 5" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 6" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
@@ -1905,215 +3605,896 @@
     <w:lsdException w:name="List Table 4 Accent 3" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 3" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 3" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 3" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 4" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 4" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 4" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 4" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 4" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
+    <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:qFormat/>
+    <w:rPr>
+      <w:lang w:val="en-US"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading1">
+    <w:name w:val="heading 1"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading1Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:qFormat/>
+    <w:rsid w:val="00426A7B"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="360" w:after="360"/>
+      <w:outlineLvl w:val="0"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Cambria Math" w:eastAsiaTheme="majorEastAsia" w:hAnsi="Cambria Math" w:cstheme="majorBidi"/>
+      <w:b/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="32"/>
+      <w:szCs w:val="40"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading2">
+    <w:name w:val="heading 2"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading2Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00D572EB"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="160" w:after="80"/>
+      <w:outlineLvl w:val="1"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="32"/>
+      <w:szCs w:val="32"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading3">
+    <w:name w:val="heading 3"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading3Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00D572EB"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="160" w:after="80"/>
+      <w:outlineLvl w:val="2"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading4">
+    <w:name w:val="heading 4"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading4Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00D572EB"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="80" w:after="40"/>
+      <w:outlineLvl w:val="3"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading5">
+    <w:name w:val="heading 5"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading5Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00D572EB"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="80" w:after="40"/>
+      <w:outlineLvl w:val="4"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading6">
+    <w:name w:val="heading 6"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading6Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00D572EB"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="40"/>
+      <w:outlineLvl w:val="5"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading7">
+    <w:name w:val="heading 7"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading7Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00D572EB"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="40"/>
+      <w:outlineLvl w:val="6"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading8">
+    <w:name w:val="heading 8"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading8Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00D572EB"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:outlineLvl w:val="7"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading9">
+    <w:name w:val="heading 9"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading9Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00D572EB"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:outlineLvl w:val="8"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
   </w:style>
   <w:style w:type="character" w:default="1" w:styleId="DefaultParagraphFont">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="TableNormal">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="NoList">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading1Char">
+    <w:name w:val="Heading 1 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading1"/>
+    <w:uiPriority w:val="9"/>
+    <w:rsid w:val="00426A7B"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Cambria Math" w:eastAsiaTheme="majorEastAsia" w:hAnsi="Cambria Math" w:cstheme="majorBidi"/>
+      <w:b/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="32"/>
+      <w:szCs w:val="40"/>
+      <w:lang w:val="en-US"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading2Char">
+    <w:name w:val="Heading 2 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading2"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00D572EB"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="32"/>
+      <w:szCs w:val="32"/>
+      <w:lang w:val="en-US"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading3Char">
+    <w:name w:val="Heading 3 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading3"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00D572EB"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+      <w:lang w:val="en-US"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading4Char">
+    <w:name w:val="Heading 4 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading4"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00D572EB"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:lang w:val="en-US"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading5Char">
+    <w:name w:val="Heading 5 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading5"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00D572EB"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:lang w:val="en-US"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading6Char">
+    <w:name w:val="Heading 6 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading6"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00D572EB"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+      <w:lang w:val="en-US"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading7Char">
+    <w:name w:val="Heading 7 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading7"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00D572EB"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+      <w:lang w:val="en-US"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading8Char">
+    <w:name w:val="Heading 8 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading8"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00D572EB"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+      <w:lang w:val="en-US"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading9Char">
+    <w:name w:val="Heading 9 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading9"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00D572EB"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+      <w:lang w:val="en-US"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Title">
+    <w:name w:val="Title"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="TitleChar"/>
+    <w:uiPriority w:val="10"/>
+    <w:qFormat/>
+    <w:rsid w:val="00D572EB"/>
+    <w:pPr>
+      <w:spacing w:after="80"/>
+      <w:contextualSpacing/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:spacing w:val="-10"/>
+      <w:kern w:val="28"/>
+      <w:sz w:val="56"/>
+      <w:szCs w:val="56"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="TitleChar">
+    <w:name w:val="Title Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Title"/>
+    <w:uiPriority w:val="10"/>
+    <w:rsid w:val="00D572EB"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:spacing w:val="-10"/>
+      <w:kern w:val="28"/>
+      <w:sz w:val="56"/>
+      <w:szCs w:val="56"/>
+      <w:lang w:val="en-US"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Subtitle">
+    <w:name w:val="Subtitle"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="SubtitleChar"/>
+    <w:uiPriority w:val="11"/>
+    <w:qFormat/>
+    <w:rsid w:val="00D572EB"/>
+    <w:pPr>
+      <w:numPr>
+        <w:ilvl w:val="1"/>
+      </w:numPr>
+      <w:spacing w:after="160"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+      <w:spacing w:val="15"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="SubtitleChar">
+    <w:name w:val="Subtitle Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Subtitle"/>
+    <w:uiPriority w:val="11"/>
+    <w:rsid w:val="00D572EB"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+      <w:spacing w:val="15"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+      <w:lang w:val="en-US"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Quote">
+    <w:name w:val="Quote"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="QuoteChar"/>
+    <w:uiPriority w:val="29"/>
+    <w:qFormat/>
+    <w:rsid w:val="00D572EB"/>
+    <w:pPr>
+      <w:spacing w:before="160" w:after="160"/>
+      <w:jc w:val="center"/>
+    </w:pPr>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="QuoteChar">
+    <w:name w:val="Quote Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Quote"/>
+    <w:uiPriority w:val="29"/>
+    <w:rsid w:val="00D572EB"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+      <w:lang w:val="en-US"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="ListParagraph">
+    <w:name w:val="List Paragraph"/>
+    <w:basedOn w:val="Normal"/>
+    <w:uiPriority w:val="34"/>
+    <w:qFormat/>
+    <w:rsid w:val="00D572EB"/>
+    <w:pPr>
+      <w:ind w:left="720"/>
+      <w:contextualSpacing/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="IntenseEmphasis">
+    <w:name w:val="Intense Emphasis"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:uiPriority w:val="21"/>
+    <w:qFormat/>
+    <w:rsid w:val="00D572EB"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="IntenseQuote">
+    <w:name w:val="Intense Quote"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="IntenseQuoteChar"/>
+    <w:uiPriority w:val="30"/>
+    <w:qFormat/>
+    <w:rsid w:val="00D572EB"/>
+    <w:pPr>
+      <w:pBdr>
+        <w:top w:val="single" w:sz="4" w:space="10" w:color="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+        <w:bottom w:val="single" w:sz="4" w:space="10" w:color="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      </w:pBdr>
+      <w:spacing w:before="360" w:after="360"/>
+      <w:ind w:left="864" w:right="864"/>
+      <w:jc w:val="center"/>
+    </w:pPr>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="IntenseQuoteChar">
+    <w:name w:val="Intense Quote Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="IntenseQuote"/>
+    <w:uiPriority w:val="30"/>
+    <w:rsid w:val="00D572EB"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:lang w:val="en-US"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="IntenseReference">
+    <w:name w:val="Intense Reference"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:uiPriority w:val="32"/>
+    <w:qFormat/>
+    <w:rsid w:val="00D572EB"/>
+    <w:rPr>
+      <w:b/>
+      <w:bCs/>
+      <w:smallCaps/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:spacing w:val="5"/>
+    </w:rPr>
+  </w:style>
   <w:style w:type="character" w:styleId="LineNumber">
     <w:name w:val="line number"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="00D255B9"/>
+    <w:rsid w:val="00D572EB"/>
+  </w:style>
+  <w:style w:type="character" w:styleId="CommentReference">
+    <w:name w:val="annotation reference"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00CD00A9"/>
+    <w:rPr>
+      <w:sz w:val="16"/>
+      <w:szCs w:val="16"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="CommentText">
+    <w:name w:val="annotation text"/>
+    <w:basedOn w:val="Normal"/>
+    <w:link w:val="CommentTextChar"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00CD00A9"/>
+    <w:rPr>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="CommentTextChar">
+    <w:name w:val="Comment Text Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="CommentText"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00CD00A9"/>
+    <w:rPr>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:val="en-US"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="CommentSubject">
+    <w:name w:val="annotation subject"/>
+    <w:basedOn w:val="CommentText"/>
+    <w:next w:val="CommentText"/>
+    <w:link w:val="CommentSubjectChar"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00CD00A9"/>
+    <w:rPr>
+      <w:b/>
+      <w:bCs/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="CommentSubjectChar">
+    <w:name w:val="Comment Subject Char"/>
+    <w:basedOn w:val="CommentTextChar"/>
+    <w:link w:val="CommentSubject"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00CD00A9"/>
+    <w:rPr>
+      <w:b/>
+      <w:bCs/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:val="en-US"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Revision">
+    <w:name w:val="Revision"/>
+    <w:hidden/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00373E6A"/>
+    <w:rPr>
+      <w:lang w:val="en-US"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="MDPI42tablebody">
+    <w:name w:val="MDPI_4.2_table_body"/>
+    <w:qFormat/>
+    <w:rsid w:val="00106F31"/>
+    <w:pPr>
+      <w:adjustRightInd w:val="0"/>
+      <w:snapToGrid w:val="0"/>
+      <w:spacing w:line="260" w:lineRule="atLeast"/>
+      <w:jc w:val="center"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Palatino Linotype" w:eastAsia="Times New Roman" w:hAnsi="Palatino Linotype" w:cs="Times New Roman"/>
+      <w:snapToGrid w:val="0"/>
+      <w:color w:val="000000"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:val="en-US" w:eastAsia="de-DE" w:bidi="en-US"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="MDPI43tablefooter">
+    <w:name w:val="MDPI_4.3_table_footer"/>
+    <w:next w:val="Normal"/>
+    <w:qFormat/>
+    <w:rsid w:val="00106F31"/>
+    <w:pPr>
+      <w:adjustRightInd w:val="0"/>
+      <w:snapToGrid w:val="0"/>
+      <w:spacing w:line="280" w:lineRule="atLeast"/>
+      <w:ind w:left="2608"/>
+      <w:jc w:val="both"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Palatino Linotype" w:eastAsia="Times New Roman" w:hAnsi="Palatino Linotype" w:cs="Cordia New"/>
+      <w:color w:val="000000"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="18"/>
+      <w:szCs w:val="22"/>
+      <w:lang w:val="en-US" w:eastAsia="de-DE" w:bidi="en-US"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="table" w:styleId="TableGrid">
+    <w:name w:val="Table Grid"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="39"/>
+    <w:rsid w:val="001F7A25"/>
+    <w:tblPr>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+      </w:tblBorders>
+    </w:tblPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" mc:Ignorable="w14 w15">
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:optimizeForBrowser/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
-        <a:srgbClr val="44546A"/>
+        <a:srgbClr val="0E2841"/>
       </a:dk2>
       <a:lt2>
-        <a:srgbClr val="E7E6E6"/>
+        <a:srgbClr val="E8E8E8"/>
       </a:lt2>
       <a:accent1>
-        <a:srgbClr val="5B9BD5"/>
+        <a:srgbClr val="156082"/>
       </a:accent1>
       <a:accent2>
-        <a:srgbClr val="ED7D31"/>
+        <a:srgbClr val="E97132"/>
       </a:accent2>
       <a:accent3>
-        <a:srgbClr val="A5A5A5"/>
+        <a:srgbClr val="196B24"/>
       </a:accent3>
       <a:accent4>
-        <a:srgbClr val="FFC000"/>
+        <a:srgbClr val="0F9ED5"/>
       </a:accent4>
       <a:accent5>
-        <a:srgbClr val="4472C4"/>
+        <a:srgbClr val="A02B93"/>
       </a:accent5>
       <a:accent6>
-        <a:srgbClr val="70AD47"/>
+        <a:srgbClr val="4EA72E"/>
       </a:accent6>
       <a:hlink>
-        <a:srgbClr val="0563C1"/>
+        <a:srgbClr val="467886"/>
       </a:hlink>
       <a:folHlink>
-        <a:srgbClr val="954F72"/>
+        <a:srgbClr val="96607D"/>
       </a:folHlink>
     </a:clrScheme>
     <a:fontScheme name="Office">
       <a:majorFont>
-        <a:latin typeface="Calibri Light" panose="020F0302020204030204"/>
+        <a:latin typeface="Aptos Display" panose="02110004020202020204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
-        <a:font script="Jpan" typeface="ＭＳ ゴシック"/>
+        <a:font script="Jpan" typeface="游ゴシック Light"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
-        <a:font script="Hans" typeface="宋体"/>
+        <a:font script="Hans" typeface="等线 Light"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
+        <a:font script="Armn" typeface="Arial"/>
+        <a:font script="Bugi" typeface="Leelawadee UI"/>
+        <a:font script="Bopo" typeface="Microsoft JhengHei"/>
+        <a:font script="Java" typeface="Javanese Text"/>
+        <a:font script="Lisu" typeface="Segoe UI"/>
+        <a:font script="Mymr" typeface="Myanmar Text"/>
+        <a:font script="Nkoo" typeface="Ebrima"/>
+        <a:font script="Olck" typeface="Nirmala UI"/>
+        <a:font script="Osma" typeface="Ebrima"/>
+        <a:font script="Phag" typeface="Phagspa"/>
+        <a:font script="Syrn" typeface="Estrangelo Edessa"/>
+        <a:font script="Syrj" typeface="Estrangelo Edessa"/>
+        <a:font script="Syre" typeface="Estrangelo Edessa"/>
+        <a:font script="Sora" typeface="Nirmala UI"/>
+        <a:font script="Tale" typeface="Microsoft Tai Le"/>
+        <a:font script="Talu" typeface="Microsoft New Tai Lue"/>
+        <a:font script="Tfng" typeface="Ebrima"/>
       </a:majorFont>
       <a:minorFont>
-        <a:latin typeface="Calibri" panose="020F0502020204030204"/>
+        <a:latin typeface="Aptos" panose="02110004020202020204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
-        <a:font script="Jpan" typeface="ＭＳ 明朝"/>
+        <a:font script="Jpan" typeface="游ゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
-        <a:font script="Hans" typeface="宋体"/>
+        <a:font script="Hans" typeface="等线"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Arial"/>
         <a:font script="Hebr" typeface="Arial"/>
         <a:font script="Thai" typeface="Cordia New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="DaunPenh"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Arial"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
+        <a:font script="Armn" typeface="Arial"/>
+        <a:font script="Bugi" typeface="Leelawadee UI"/>
+        <a:font script="Bopo" typeface="Microsoft JhengHei"/>
+        <a:font script="Java" typeface="Javanese Text"/>
+        <a:font script="Lisu" typeface="Segoe UI"/>
+        <a:font script="Mymr" typeface="Myanmar Text"/>
+        <a:font script="Nkoo" typeface="Ebrima"/>
+        <a:font script="Olck" typeface="Nirmala UI"/>
+        <a:font script="Osma" typeface="Ebrima"/>
+        <a:font script="Phag" typeface="Phagspa"/>
+        <a:font script="Syrn" typeface="Estrangelo Edessa"/>
+        <a:font script="Syrj" typeface="Estrangelo Edessa"/>
+        <a:font script="Syre" typeface="Estrangelo Edessa"/>
+        <a:font script="Sora" typeface="Nirmala UI"/>
+        <a:font script="Tale" typeface="Microsoft Tai Le"/>
+        <a:font script="Talu" typeface="Microsoft New Tai Lue"/>
+        <a:font script="Tfng" typeface="Ebrima"/>
       </a:minorFont>
     </a:fontScheme>
     <a:fmtScheme name="Office">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:lumMod val="110000"/>
                 <a:satMod val="105000"/>
                 <a:tint val="67000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="50000">
               <a:schemeClr val="phClr">
                 <a:lumMod val="105000"/>
                 <a:satMod val="103000"/>
                 <a:tint val="73000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
@@ -2222,72 +4603,72 @@
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
-  <Template>Normal.dotm</Template>
+  <Template>Normal</Template>
   <TotalTime></TotalTime>
-  <Pages>6</Pages>
-[...1 lines deleted...]
-  <Characters>4465</Characters>
+  <Pages>9</Pages>
+  <Words>1623</Words>
+  <Characters>9257</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>37</Lines>
-  <Paragraphs>10</Paragraphs>
+  <Lines>77</Lines>
+  <Paragraphs>21</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>5238</CharactersWithSpaces>
+  <CharactersWithSpaces>10859</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
-  <dc:creator>User</dc:creator>
+  <dc:creator>Amanda Mawan</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>